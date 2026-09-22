--- v0 (2026-06-25)
+++ v1 (2026-09-22)
@@ -48,51 +48,51 @@
     <w:p w14:paraId="4B150464" w14:textId="21C5E661" w:rsidR="00020BDE" w:rsidRPr="00FC410E" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="00757E3D" w:rsidRPr="00FC410E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sewage</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pressure Pipe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051A2D9F" w14:textId="216216E5" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00757E3D" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -576,51 +576,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Product</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="00B11AC8">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sewage</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pressure Pipe made of PE 100-RC or equivalent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49E3BD88" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
@@ -714,51 +714,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC5AE5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="001D7C9D">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ewage </w:t>
       </w:r>
       <w:r w:rsidR="00DC5AE5">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -805,415 +805,415 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="5E7A3FC6">
           <v:rect id="_x0000_i1027" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="0195162E" w14:textId="431841B0" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bend</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00DC5AE5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Seamless</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00DC5AE5">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Segmented</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> bend with long welding ends. Factory-integrated 3-layer structure for continuous leak monitoring in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F80992F" w14:textId="603BBE36" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bend, dimension _____ mm, SDR _____, ______ degrees, delivered and professionally connected according to relevant standards and guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13817BF1" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="12ED6E64">
           <v:rect id="_x0000_i1028" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C7FA6" w14:textId="56236377" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Branch (T-Piece)</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Branch with long welding ends. Factory-integrated 3-layer structure for continuous leak monitoring in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6839FEDC" w14:textId="25EE8598" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Branch, dimension main pipe _____ mm, SDR _____, branch angle _______, branch dimension _____ mm, SDR _____, delivered and professionally connected according to relevant standards and guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F32BEB" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="39B0B58A">
           <v:rect id="_x0000_i1029" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E8A2B8" w14:textId="3C461664" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> System Shaft</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">System shaft for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system, factory-fitted with a 3-layer structure for continuous leak monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B77091" w14:textId="1164655B" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> System Shaft, dimension _____ mm, delivered and professionally installed according to standards and installation guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5566511A" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="4B314659">
           <v:rect id="_x0000_i1030" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="514237E6" w14:textId="0005AB7C" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Connection Pieces</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type 1:</w:t>
@@ -1234,51 +1234,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type 2:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">For connecting the monitoring unit with a factory-integrated contact to the detection layer, including connection cable. Connection to existing </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pipeline network.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3994543E" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Type 3:</w:t>
       </w:r>
@@ -1298,51 +1298,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Connection Piece Type _____, dimension _____ mm, SDR </w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>DN</w:t>
@@ -1379,51 +1379,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="3C64AEA8">
           <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="28AD1316" w14:textId="24A06651" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sector</w:t>
       </w:r>
       <w:r w:rsidR="00257ACC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Separat</w:t>
       </w:r>
       <w:r w:rsidR="00DA3668">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -1467,51 +1467,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sector </w:t>
       </w:r>
       <w:r w:rsidR="00DA3668">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Separator</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, dimension _____ mm, SDR _____, delivered and professionally installed according to applicable standards and installation guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1531,422 +1531,422 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="7D8D3333">
           <v:rect id="_x0000_i1032" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA658FF" w14:textId="5B280A3B" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monitoring Unit</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Monitoring unit for installation in temperature-controlled, waterproof control cabinets. Equipped with an LCD display, reset function, and potential-free interfaces for transmitting status signals to an external control system. Power supply (230 V AC) provided on-site, secured by an integrated surge protection device.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB11A02" w14:textId="463AE61F" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Monitoring Unit for ______ circuits, delivered and professionally installed according to applicable standards, regulations, and installation guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373FA3BB" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="2CF2395E">
           <v:rect id="_x0000_i1033" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F791115" w14:textId="2F706B1A" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shaft Monitoring</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Monitoring of liquid levels in the shaft via a compatible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> monitoring unit. Includes level sensor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0291056F" w14:textId="7BC2369E" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shaft Monitoring, delivered and professionally installed:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108A2CA6" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="638F9F24">
           <v:rect id="_x0000_i1034" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FDF8E10" w14:textId="2A041AF5" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shaft Monitoring Module</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Module for connecting up to two level sensors to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> monitoring unit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E59B74E" w14:textId="4018DFBD" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shaft Monitoring Module for level sensors, delivered and installed according to standards and installation guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32DA0DB8" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:pict w14:anchorId="17D919AC">
           <v:rect id="_x0000_i1035" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="724D1246" w14:textId="265F97D4" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00845410" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> GSM Expansion</w:t>
       </w:r>
       <w:r w:rsidR="008B3D0C" w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Expansion for transmitting alarm notifications via SMS. Includes GSM module, programming, and configuration tailored to site-specific requirements. SIM card to be provided by the customer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C2FDBF" w14:textId="758AE1CC" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">egeplast </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> GSM Expansion, delivered and professionally installed according to standards and installation guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ pcs ______ €/pcs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="008D34AC" w14:textId="77777777" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="00000000" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2000,176 +2000,176 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Inspection During Construction Phase</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verification of the </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system functionality during the construction phase, including preparation of an acceptance protocol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6600E4" w14:textId="3BED8B70" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Inspection of the </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system during the construction phase, with acceptance protocol and all necessary on-site tests:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ inspections ______ €/inspection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263D06EB" w14:textId="7A09ECA1" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Final Acceptance</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Verification of the entire </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system prior to commissioning, including preparation of an acceptance protocol and system functionality check.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E3F21EB" w14:textId="335EC491" w:rsidR="008B3D0C" w:rsidRPr="0057329F" w:rsidRDefault="008B3D0C" w:rsidP="005D7357">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Performance Specification</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">Final acceptance of the </w:t>
       </w:r>
       <w:r w:rsidR="00845410">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>SLM DCS</w:t>
+        <w:t>egeSmart:Integrity DCS</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> system with full system verification prior to commissioning, including </w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>acceptance protocol and all necessary on-site tests:</w:t>
       </w:r>
       <w:r w:rsidRPr="0057329F">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>______ inspections ______ €/inspection</w:t>
       </w:r>
     </w:p>